--- v4 (2026-09-10)
+++ v5 (2026-11-01)
@@ -5,80 +5,80 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>080-000-260-3</t>
   </si>
   <si>
     <t>BELL MICHELLE L</t>
   </si>
   <si>
     <t>MORGAN LSD</t>
   </si>
   <si>
-    <t>PALACE HEIGHTS LN SD 127</t>
+    <t>PALACE HEIGHTS LN</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>080-000-450-0</t>
   </si>
   <si>
     <t>155 2ND ST</t>
   </si>
   <si>
     <t>080-000-640-0</t>
   </si>
   <si>
     <t>SHAW JOSHUA S</t>
   </si>
   <si>
     <t>235 BALLPARK RD</t>
   </si>
   <si>
     <t>080-000-650-0</t>
   </si>
   <si>
     <t>233 BALL PARK RD</t>
   </si>
@@ -116,59 +116,50 @@
     <t>621 N MAIN ST</t>
   </si>
   <si>
     <t>080-002-820-0</t>
   </si>
   <si>
     <t>WHITE DEBORA J &amp; RICHARD A KIRKBRIDE</t>
   </si>
   <si>
     <t>401 SPRING ST</t>
   </si>
   <si>
     <t>080-002-830-0</t>
   </si>
   <si>
     <t>SPRING ST</t>
   </si>
   <si>
     <t>080-003-650-0</t>
   </si>
   <si>
     <t>CROWLEY LANA D</t>
   </si>
   <si>
     <t>911 HIGH ST</t>
-  </si>
-[...7 lines deleted...]
-    <t>100 9TH ST</t>
   </si>
   <si>
     <t>080-005-040-0</t>
   </si>
   <si>
     <t>SHANER JAMES C</t>
   </si>
   <si>
     <t>601 N MAIN ST</t>
   </si>
   <si>
     <t>08010260</t>
   </si>
   <si>
     <t>MOORE CARROLL R &amp; BEVERLY J</t>
   </si>
   <si>
     <t>3099 PALACE HEIGHTS</t>
   </si>
   <si>
     <t>08010500</t>
   </si>
   <si>
     <t>235 BALL PARK RD</t>
   </si>
@@ -202,79 +193,79 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F16" headerRowCount="1">
-  <autoFilter ref="A1:F16"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F15" headerRowCount="1">
+  <autoFilter ref="A1:F15"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11428&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=28906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=28912&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11428&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=11901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=28906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgancountytreasurer.org/Account/Index?Property_ID=28912&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="38.25429916381836" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
-    <col min="4" max="4" width="25.681854248046875" customWidth="1"/>
+    <col min="4" max="4" width="21.17934226989746" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
@@ -489,115 +480,94 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2">
         <v>13089.54</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2">
-        <v>365.77</v>
+        <v>116</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2">
-        <v>116</v>
+        <v>1929.46</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="2">
-        <v>1929.46</v>
+        <v>85.91</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
-    <hyperlink ref="F16" r:id="rId16"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>