--- v3 (2026-09-10)
+++ v4 (2026-10-31)
@@ -61,51 +61,51 @@
   <si>
     <t>View</t>
   </si>
   <si>
     <t>090-000-051-1</t>
   </si>
   <si>
     <t>CLODFELTER REBECCA</t>
   </si>
   <si>
     <t xml:space="preserve">S R 78  SD 41</t>
   </si>
   <si>
     <t>090-002-650-0</t>
   </si>
   <si>
     <t>REINHART KETRINA L</t>
   </si>
   <si>
     <t xml:space="preserve">8245 REINERSVILLE RD  SD 17</t>
   </si>
   <si>
     <t>090-003-820-0</t>
   </si>
   <si>
-    <t xml:space="preserve">7700 S R 78  SD 33</t>
+    <t>7700 N STATE ROUTE 78 NE</t>
   </si>
   <si>
     <t>090-003-850-0</t>
   </si>
   <si>
     <t xml:space="preserve">S R 78  SD 29</t>
   </si>
   <si>
     <t>090-003-860-0</t>
   </si>
   <si>
     <t xml:space="preserve">S R 78  SD 30</t>
   </si>
   <si>
     <t>090-003-870-0</t>
   </si>
   <si>
     <t xml:space="preserve">S R 78  SD 35</t>
   </si>
   <si>
     <t>090-003-990-1</t>
   </si>
   <si>
     <t>ST CLAIR NICHOLAS</t>
   </si>